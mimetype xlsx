--- v0 (2026-07-15)
+++ v1 (2026-09-18)
@@ -12,83 +12,257 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="По дням" sheetId="1" r:id="rId1"/>
     <sheet name="По дням и шлюзам" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="71">
   <si>
     <t>День (МСК)</t>
   </si>
   <si>
     <t>Зарегистрировано реестров</t>
   </si>
   <si>
     <t>Выпущено реестров</t>
   </si>
   <si>
-    <t>2026-07-15</t>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-13</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-06</t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-23</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-16</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
   </si>
   <si>
     <t>Шлюз</t>
   </si>
   <si>
     <t>Зарегистрировано</t>
   </si>
   <si>
     <t>Выпущено</t>
   </si>
   <si>
-    <t>0</t>
+    <t>10702020 - Владивостокский ЦЭД</t>
+  </si>
+  <si>
+    <t>10716050 - т/п Уссурийский</t>
   </si>
   <si>
     <t>10609033</t>
-  </si>
-[...4 lines deleted...]
-    <t>10716050 - т/п Уссурийский</t>
   </si>
   <si>
     <t>10716056 - т/п Уссурийский (СВХ)</t>
   </si>
   <si>
     <t>10716057 - т/п Уссурийский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -412,187 +586,4770 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C2"/>
+  <dimension ref="A1:C61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3">
+        <v>2248</v>
+      </c>
+      <c r="C3">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4">
+        <v>2001</v>
+      </c>
+      <c r="C4">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5">
+        <v>2208</v>
+      </c>
+      <c r="C5">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6">
+        <v>1918</v>
+      </c>
+      <c r="C6">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7">
+        <v>2745</v>
+      </c>
+      <c r="C7">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8">
+        <v>1397</v>
+      </c>
+      <c r="C8">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9">
+        <v>2501</v>
+      </c>
+      <c r="C9">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10">
+        <v>1907</v>
+      </c>
+      <c r="C10">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11">
+        <v>2638</v>
+      </c>
+      <c r="C11">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12">
+        <v>1373</v>
+      </c>
+      <c r="C12">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13">
+        <v>2580</v>
+      </c>
+      <c r="C13">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14">
+        <v>2441</v>
+      </c>
+      <c r="C14">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15">
+        <v>1910</v>
+      </c>
+      <c r="C15">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16">
+        <v>2478</v>
+      </c>
+      <c r="C16">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17">
+        <v>1665</v>
+      </c>
+      <c r="C17">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18">
+        <v>1250</v>
+      </c>
+      <c r="C18">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19">
+        <v>2757</v>
+      </c>
+      <c r="C19">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20">
+        <v>1786</v>
+      </c>
+      <c r="C20">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21">
+        <v>761</v>
+      </c>
+      <c r="C21">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22">
+        <v>1554</v>
+      </c>
+      <c r="C22">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23">
+        <v>2334</v>
+      </c>
+      <c r="C23">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24">
+        <v>1964</v>
+      </c>
+      <c r="C24">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25">
+        <v>2726</v>
+      </c>
+      <c r="C25">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26">
+        <v>2314</v>
+      </c>
+      <c r="C26">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27">
+        <v>1164</v>
+      </c>
+      <c r="C27">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28">
+        <v>2641</v>
+      </c>
+      <c r="C28">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29">
+        <v>3227</v>
+      </c>
+      <c r="C29">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30">
+        <v>760</v>
+      </c>
+      <c r="C30">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31">
+        <v>2389</v>
+      </c>
+      <c r="C31">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32">
+        <v>973</v>
+      </c>
+      <c r="C32">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33">
+        <v>2110</v>
+      </c>
+      <c r="C33">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34">
+        <v>1912</v>
+      </c>
+      <c r="C34">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35">
+        <v>1602</v>
+      </c>
+      <c r="C35">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36">
+        <v>1733</v>
+      </c>
+      <c r="C36">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37">
+        <v>2630</v>
+      </c>
+      <c r="C37">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38">
+        <v>1235</v>
+      </c>
+      <c r="C38">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39">
+        <v>2208</v>
+      </c>
+      <c r="C39">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40">
+        <v>1233</v>
+      </c>
+      <c r="C40">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41">
+        <v>2296</v>
+      </c>
+      <c r="C41">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42">
+        <v>1406</v>
+      </c>
+      <c r="C42">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43">
+        <v>1910</v>
+      </c>
+      <c r="C43">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44">
+        <v>1861</v>
+      </c>
+      <c r="C44">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45">
+        <v>2360</v>
+      </c>
+      <c r="C45">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46">
+        <v>1621</v>
+      </c>
+      <c r="C46">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47">
+        <v>1954</v>
+      </c>
+      <c r="C47">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48">
+        <v>2310</v>
+      </c>
+      <c r="C48">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49">
+        <v>1575</v>
+      </c>
+      <c r="C49">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50">
+        <v>2468</v>
+      </c>
+      <c r="C50">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51">
+        <v>1250</v>
+      </c>
+      <c r="C51">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52">
+        <v>1011</v>
+      </c>
+      <c r="C52">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53">
+        <v>2539</v>
+      </c>
+      <c r="C53">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54">
+        <v>2847</v>
+      </c>
+      <c r="C54">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55">
+        <v>1579</v>
+      </c>
+      <c r="C55">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56">
         <v>981</v>
       </c>
-      <c r="C2">
-        <v>2143</v>
+      <c r="C56">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57">
+        <v>1849</v>
+      </c>
+      <c r="C57">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58">
+        <v>1866</v>
+      </c>
+      <c r="C58">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59">
+        <v>1521</v>
+      </c>
+      <c r="C59">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60">
+        <v>2786</v>
+      </c>
+      <c r="C60">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61">
+        <v>1131</v>
+      </c>
+      <c r="C61">
+        <v>1602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D7"/>
+  <dimension ref="A1:D288"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>4</v>
+        <v>63</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2">
         <v>7</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>80</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="C3">
-        <v>226</v>
+        <v>1</v>
       </c>
       <c r="D3">
-        <v>96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="C4">
-        <v>251</v>
+        <v>538</v>
       </c>
       <c r="D4">
-        <v>44</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="C5">
-        <v>490</v>
+        <v>31</v>
       </c>
       <c r="D5">
-        <v>1176</v>
+        <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>1031</v>
       </c>
       <c r="D6">
-        <v>255</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7">
+        <v>0</v>
+      </c>
+      <c r="D7">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8">
+        <v>648</v>
+      </c>
+      <c r="D8">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9">
+        <v>4</v>
+      </c>
+      <c r="D9">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10">
+        <v>261</v>
+      </c>
+      <c r="D10">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11">
+        <v>1193</v>
+      </c>
+      <c r="D11">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12">
+        <v>249</v>
+      </c>
+      <c r="D12">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13">
+        <v>294</v>
+      </c>
+      <c r="D13">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14">
+        <v>278</v>
+      </c>
+      <c r="D14">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" t="s">
+        <v>66</v>
+      </c>
+      <c r="C15">
+        <v>12</v>
+      </c>
+      <c r="D15">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16">
+        <v>952</v>
+      </c>
+      <c r="D16">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17">
+        <v>239</v>
+      </c>
+      <c r="D17">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18">
+        <v>727</v>
+      </c>
+      <c r="D18">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19">
+        <v>201</v>
+      </c>
+      <c r="D19">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20">
+        <v>241</v>
+      </c>
+      <c r="D20">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21">
+        <v>964</v>
+      </c>
+      <c r="D21">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22">
+        <v>217</v>
+      </c>
+      <c r="D22">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23">
+        <v>295</v>
+      </c>
+      <c r="D23">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24">
+        <v>206</v>
+      </c>
+      <c r="D24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25">
+        <v>6</v>
+      </c>
+      <c r="D25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26">
+        <v>1095</v>
+      </c>
+      <c r="D26">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27">
+        <v>202</v>
+      </c>
+      <c r="D27">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28">
+        <v>1236</v>
+      </c>
+      <c r="D28">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29">
+        <v>256</v>
+      </c>
+      <c r="D29">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" t="s">
+        <v>66</v>
+      </c>
+      <c r="C30">
+        <v>6</v>
+      </c>
+      <c r="D30">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31">
+        <v>1122</v>
+      </c>
+      <c r="D31">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32">
+        <v>0</v>
+      </c>
+      <c r="D32">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33">
+        <v>13</v>
+      </c>
+      <c r="D33">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34">
+        <v>287</v>
+      </c>
+      <c r="D34">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B35" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35">
+        <v>238</v>
+      </c>
+      <c r="D35">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36">
+        <v>1436</v>
+      </c>
+      <c r="D36">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37">
+        <v>241</v>
+      </c>
+      <c r="D37">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38">
+        <v>299</v>
+      </c>
+      <c r="D38">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39">
+        <v>115</v>
+      </c>
+      <c r="D39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C40">
+        <v>25</v>
+      </c>
+      <c r="D40">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41">
+        <v>1316</v>
+      </c>
+      <c r="D41">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" t="s">
+        <v>69</v>
+      </c>
+      <c r="C42">
+        <v>227</v>
+      </c>
+      <c r="D42">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43">
+        <v>224</v>
+      </c>
+      <c r="D43">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" t="s">
+        <v>68</v>
+      </c>
+      <c r="C44">
+        <v>390</v>
+      </c>
+      <c r="D44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" t="s">
+        <v>66</v>
+      </c>
+      <c r="C45">
+        <v>246</v>
+      </c>
+      <c r="D45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46">
+        <v>812</v>
+      </c>
+      <c r="D46">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C47">
+        <v>152</v>
+      </c>
+      <c r="D47">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C48">
+        <v>1038</v>
+      </c>
+      <c r="D48">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>13</v>
+      </c>
+      <c r="B49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49">
+        <v>269</v>
+      </c>
+      <c r="D49">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50">
+        <v>32</v>
+      </c>
+      <c r="D50">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" t="s">
+        <v>67</v>
+      </c>
+      <c r="C51">
+        <v>803</v>
+      </c>
+      <c r="D51">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52">
+        <v>238</v>
+      </c>
+      <c r="D52">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53">
+        <v>31</v>
+      </c>
+      <c r="D53">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54">
+        <v>190</v>
+      </c>
+      <c r="D54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55">
+        <v>14</v>
+      </c>
+      <c r="D55">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56">
+        <v>1400</v>
+      </c>
+      <c r="D56">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57">
+        <v>240</v>
+      </c>
+      <c r="D57">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58">
+        <v>736</v>
+      </c>
+      <c r="D58">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59">
+        <v>344</v>
+      </c>
+      <c r="D59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" t="s">
+        <v>66</v>
+      </c>
+      <c r="C60">
+        <v>218</v>
+      </c>
+      <c r="D60">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" t="s">
+        <v>67</v>
+      </c>
+      <c r="C61">
+        <v>1179</v>
+      </c>
+      <c r="D61">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" t="s">
+        <v>70</v>
+      </c>
+      <c r="C62">
+        <v>700</v>
+      </c>
+      <c r="D62">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63">
+        <v>521</v>
+      </c>
+      <c r="D63">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" t="s">
+        <v>66</v>
+      </c>
+      <c r="C64">
+        <v>6</v>
+      </c>
+      <c r="D64">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" t="s">
+        <v>67</v>
+      </c>
+      <c r="C65">
+        <v>701</v>
+      </c>
+      <c r="D65">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C66">
+        <v>266</v>
+      </c>
+      <c r="D66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>16</v>
+      </c>
+      <c r="B67" t="s">
+        <v>70</v>
+      </c>
+      <c r="C67">
+        <v>416</v>
+      </c>
+      <c r="D67">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>17</v>
+      </c>
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68">
+        <v>179</v>
+      </c>
+      <c r="D68">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>17</v>
+      </c>
+      <c r="B69" t="s">
+        <v>66</v>
+      </c>
+      <c r="C69">
+        <v>236</v>
+      </c>
+      <c r="D69">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>17</v>
+      </c>
+      <c r="B70" t="s">
+        <v>67</v>
+      </c>
+      <c r="C70">
+        <v>1416</v>
+      </c>
+      <c r="D70">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71">
+        <v>0</v>
+      </c>
+      <c r="D71">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>17</v>
+      </c>
+      <c r="B72" t="s">
+        <v>70</v>
+      </c>
+      <c r="C72">
+        <v>647</v>
+      </c>
+      <c r="D72">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>18</v>
+      </c>
+      <c r="B73" t="s">
+        <v>68</v>
+      </c>
+      <c r="C73">
+        <v>30</v>
+      </c>
+      <c r="D73">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>18</v>
+      </c>
+      <c r="B74" t="s">
+        <v>66</v>
+      </c>
+      <c r="C74">
+        <v>20</v>
+      </c>
+      <c r="D74">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>18</v>
+      </c>
+      <c r="B75" t="s">
+        <v>67</v>
+      </c>
+      <c r="C75">
+        <v>986</v>
+      </c>
+      <c r="D75">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>18</v>
+      </c>
+      <c r="B76" t="s">
+        <v>69</v>
+      </c>
+      <c r="C76">
+        <v>0</v>
+      </c>
+      <c r="D76">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>18</v>
+      </c>
+      <c r="B77" t="s">
+        <v>70</v>
+      </c>
+      <c r="C77">
+        <v>629</v>
+      </c>
+      <c r="D77">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>19</v>
+      </c>
+      <c r="B78" t="s">
+        <v>68</v>
+      </c>
+      <c r="C78">
+        <v>105</v>
+      </c>
+      <c r="D78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>19</v>
+      </c>
+      <c r="B79" t="s">
+        <v>66</v>
+      </c>
+      <c r="C79">
+        <v>23</v>
+      </c>
+      <c r="D79">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>19</v>
+      </c>
+      <c r="B80" t="s">
+        <v>67</v>
+      </c>
+      <c r="C80">
+        <v>730</v>
+      </c>
+      <c r="D80">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" t="s">
+        <v>19</v>
+      </c>
+      <c r="B81" t="s">
+        <v>70</v>
+      </c>
+      <c r="C81">
+        <v>392</v>
+      </c>
+      <c r="D81">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" t="s">
+        <v>20</v>
+      </c>
+      <c r="B82" t="s">
+        <v>68</v>
+      </c>
+      <c r="C82">
+        <v>718</v>
+      </c>
+      <c r="D82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>20</v>
+      </c>
+      <c r="B83" t="s">
+        <v>66</v>
+      </c>
+      <c r="C83">
+        <v>8</v>
+      </c>
+      <c r="D83">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>20</v>
+      </c>
+      <c r="B84" t="s">
+        <v>67</v>
+      </c>
+      <c r="C84">
+        <v>1255</v>
+      </c>
+      <c r="D84">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" t="s">
+        <v>20</v>
+      </c>
+      <c r="B85" t="s">
+        <v>69</v>
+      </c>
+      <c r="C85">
+        <v>471</v>
+      </c>
+      <c r="D85">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" t="s">
+        <v>70</v>
+      </c>
+      <c r="C86">
+        <v>305</v>
+      </c>
+      <c r="D86">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" t="s">
+        <v>21</v>
+      </c>
+      <c r="B87" t="s">
+        <v>68</v>
+      </c>
+      <c r="C87">
+        <v>0</v>
+      </c>
+      <c r="D87">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" t="s">
+        <v>21</v>
+      </c>
+      <c r="B88" t="s">
+        <v>66</v>
+      </c>
+      <c r="C88">
+        <v>15</v>
+      </c>
+      <c r="D88">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" t="s">
+        <v>21</v>
+      </c>
+      <c r="B89" t="s">
+        <v>67</v>
+      </c>
+      <c r="C89">
+        <v>1730</v>
+      </c>
+      <c r="D89">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>21</v>
+      </c>
+      <c r="B90" t="s">
+        <v>69</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" t="s">
+        <v>21</v>
+      </c>
+      <c r="B91" t="s">
+        <v>70</v>
+      </c>
+      <c r="C91">
+        <v>40</v>
+      </c>
+      <c r="D91">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" t="s">
+        <v>22</v>
+      </c>
+      <c r="B92" t="s">
+        <v>66</v>
+      </c>
+      <c r="C92">
+        <v>14</v>
+      </c>
+      <c r="D92">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" t="s">
+        <v>22</v>
+      </c>
+      <c r="B93" t="s">
+        <v>67</v>
+      </c>
+      <c r="C93">
+        <v>87</v>
+      </c>
+      <c r="D93">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" t="s">
+        <v>22</v>
+      </c>
+      <c r="B94" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94">
+        <v>205</v>
+      </c>
+      <c r="D94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>22</v>
+      </c>
+      <c r="B95" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95">
+        <v>455</v>
+      </c>
+      <c r="D95">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" t="s">
+        <v>68</v>
+      </c>
+      <c r="C96">
+        <v>146</v>
+      </c>
+      <c r="D96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" t="s">
+        <v>23</v>
+      </c>
+      <c r="B97" t="s">
+        <v>66</v>
+      </c>
+      <c r="C97">
+        <v>278</v>
+      </c>
+      <c r="D97">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" t="s">
+        <v>23</v>
+      </c>
+      <c r="B98" t="s">
+        <v>67</v>
+      </c>
+      <c r="C98">
+        <v>849</v>
+      </c>
+      <c r="D98">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" t="s">
+        <v>23</v>
+      </c>
+      <c r="B99" t="s">
+        <v>69</v>
+      </c>
+      <c r="C99">
+        <v>0</v>
+      </c>
+      <c r="D99">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B100" t="s">
+        <v>70</v>
+      </c>
+      <c r="C100">
+        <v>281</v>
+      </c>
+      <c r="D100">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" t="s">
+        <v>24</v>
+      </c>
+      <c r="B101" t="s">
+        <v>68</v>
+      </c>
+      <c r="C101">
+        <v>334</v>
+      </c>
+      <c r="D101">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" t="s">
+        <v>24</v>
+      </c>
+      <c r="B102" t="s">
+        <v>66</v>
+      </c>
+      <c r="C102">
+        <v>32</v>
+      </c>
+      <c r="D102">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" t="s">
+        <v>24</v>
+      </c>
+      <c r="B103" t="s">
+        <v>67</v>
+      </c>
+      <c r="C103">
+        <v>1123</v>
+      </c>
+      <c r="D103">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" t="s">
+        <v>24</v>
+      </c>
+      <c r="B104" t="s">
+        <v>69</v>
+      </c>
+      <c r="C104">
+        <v>269</v>
+      </c>
+      <c r="D104">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" t="s">
+        <v>24</v>
+      </c>
+      <c r="B105" t="s">
+        <v>70</v>
+      </c>
+      <c r="C105">
+        <v>576</v>
+      </c>
+      <c r="D105">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" t="s">
+        <v>25</v>
+      </c>
+      <c r="B106" t="s">
+        <v>68</v>
+      </c>
+      <c r="C106">
+        <v>290</v>
+      </c>
+      <c r="D106">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" t="s">
+        <v>25</v>
+      </c>
+      <c r="B107" t="s">
+        <v>66</v>
+      </c>
+      <c r="C107">
+        <v>16</v>
+      </c>
+      <c r="D107">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" t="s">
+        <v>25</v>
+      </c>
+      <c r="B108" t="s">
+        <v>67</v>
+      </c>
+      <c r="C108">
+        <v>1377</v>
+      </c>
+      <c r="D108">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" t="s">
+        <v>25</v>
+      </c>
+      <c r="B109" t="s">
+        <v>69</v>
+      </c>
+      <c r="C109">
+        <v>252</v>
+      </c>
+      <c r="D109">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" t="s">
+        <v>25</v>
+      </c>
+      <c r="B110" t="s">
+        <v>70</v>
+      </c>
+      <c r="C110">
+        <v>29</v>
+      </c>
+      <c r="D110">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" t="s">
+        <v>26</v>
+      </c>
+      <c r="B111" t="s">
+        <v>68</v>
+      </c>
+      <c r="C111">
+        <v>358</v>
+      </c>
+      <c r="D111">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" t="s">
+        <v>26</v>
+      </c>
+      <c r="B112" t="s">
+        <v>66</v>
+      </c>
+      <c r="C112">
+        <v>285</v>
+      </c>
+      <c r="D112">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" t="s">
+        <v>26</v>
+      </c>
+      <c r="B113" t="s">
+        <v>67</v>
+      </c>
+      <c r="C113">
+        <v>904</v>
+      </c>
+      <c r="D113">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" t="s">
+        <v>26</v>
+      </c>
+      <c r="B114" t="s">
+        <v>69</v>
+      </c>
+      <c r="C114">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D114">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" t="s">
+        <v>26</v>
+      </c>
+      <c r="B115" t="s">
+        <v>70</v>
+      </c>
+      <c r="C115">
+        <v>1176</v>
+      </c>
+      <c r="D115">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" t="s">
+        <v>27</v>
+      </c>
+      <c r="B116" t="s">
+        <v>68</v>
+      </c>
+      <c r="C116">
+        <v>115</v>
+      </c>
+      <c r="D116">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" t="s">
+        <v>27</v>
+      </c>
+      <c r="B117" t="s">
+        <v>66</v>
+      </c>
+      <c r="C117">
         <v>12</v>
       </c>
-      <c r="C7">
+      <c r="D117">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" t="s">
+        <v>27</v>
+      </c>
+      <c r="B118" t="s">
+        <v>67</v>
+      </c>
+      <c r="C118">
+        <v>1129</v>
+      </c>
+      <c r="D118">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
+        <v>27</v>
+      </c>
+      <c r="B119" t="s">
+        <v>69</v>
+      </c>
+      <c r="C119">
+        <v>504</v>
+      </c>
+      <c r="D119">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" t="s">
+        <v>27</v>
+      </c>
+      <c r="B120" t="s">
+        <v>70</v>
+      </c>
+      <c r="C120">
+        <v>554</v>
+      </c>
+      <c r="D120">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" t="s">
+        <v>28</v>
+      </c>
+      <c r="B121" t="s">
+        <v>68</v>
+      </c>
+      <c r="C121">
+        <v>300</v>
+      </c>
+      <c r="D121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" t="s">
+        <v>28</v>
+      </c>
+      <c r="B122" t="s">
+        <v>66</v>
+      </c>
+      <c r="C122">
+        <v>241</v>
+      </c>
+      <c r="D122">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" t="s">
+        <v>28</v>
+      </c>
+      <c r="B123" t="s">
+        <v>67</v>
+      </c>
+      <c r="C123">
+        <v>374</v>
+      </c>
+      <c r="D123">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" t="s">
+        <v>28</v>
+      </c>
+      <c r="B124" t="s">
+        <v>69</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" t="s">
+        <v>28</v>
+      </c>
+      <c r="B125" t="s">
+        <v>70</v>
+      </c>
+      <c r="C125">
+        <v>248</v>
+      </c>
+      <c r="D125">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" t="s">
+        <v>29</v>
+      </c>
+      <c r="B126" t="s">
+        <v>68</v>
+      </c>
+      <c r="C126">
+        <v>403</v>
+      </c>
+      <c r="D126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" t="s">
+        <v>29</v>
+      </c>
+      <c r="B127" t="s">
+        <v>66</v>
+      </c>
+      <c r="C127">
+        <v>12</v>
+      </c>
+      <c r="D127">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" t="s">
+        <v>29</v>
+      </c>
+      <c r="B128" t="s">
+        <v>67</v>
+      </c>
+      <c r="C128">
+        <v>1590</v>
+      </c>
+      <c r="D128">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" t="s">
+        <v>29</v>
+      </c>
+      <c r="B129" t="s">
+        <v>69</v>
+      </c>
+      <c r="C129">
+        <v>223</v>
+      </c>
+      <c r="D129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" t="s">
+        <v>29</v>
+      </c>
+      <c r="B130" t="s">
+        <v>70</v>
+      </c>
+      <c r="C130">
+        <v>413</v>
+      </c>
+      <c r="D130">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" t="s">
+        <v>68</v>
+      </c>
+      <c r="C131">
+        <v>511</v>
+      </c>
+      <c r="D131">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" t="s">
+        <v>30</v>
+      </c>
+      <c r="B132" t="s">
+        <v>66</v>
+      </c>
+      <c r="C132">
+        <v>224</v>
+      </c>
+      <c r="D132">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" t="s">
+        <v>30</v>
+      </c>
+      <c r="B133" t="s">
+        <v>67</v>
+      </c>
+      <c r="C133">
+        <v>1344</v>
+      </c>
+      <c r="D133">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" t="s">
+        <v>30</v>
+      </c>
+      <c r="B134" t="s">
+        <v>69</v>
+      </c>
+      <c r="C134">
+        <v>251</v>
+      </c>
+      <c r="D134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" t="s">
+        <v>30</v>
+      </c>
+      <c r="B135" t="s">
+        <v>70</v>
+      </c>
+      <c r="C135">
+        <v>897</v>
+      </c>
+      <c r="D135">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" t="s">
+        <v>31</v>
+      </c>
+      <c r="B136" t="s">
+        <v>68</v>
+      </c>
+      <c r="C136">
+        <v>161</v>
+      </c>
+      <c r="D136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" t="s">
+        <v>31</v>
+      </c>
+      <c r="B137" t="s">
+        <v>66</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" t="s">
+        <v>31</v>
+      </c>
+      <c r="B138" t="s">
+        <v>67</v>
+      </c>
+      <c r="C138">
+        <v>585</v>
+      </c>
+      <c r="D138">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B139" t="s">
+        <v>69</v>
+      </c>
+      <c r="C139">
+        <v>1</v>
+      </c>
+      <c r="D139">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" t="s">
+        <v>31</v>
+      </c>
+      <c r="B140" t="s">
+        <v>70</v>
+      </c>
+      <c r="C140">
+        <v>11</v>
+      </c>
+      <c r="D140">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" t="s">
+        <v>32</v>
+      </c>
+      <c r="B141" t="s">
+        <v>68</v>
+      </c>
+      <c r="C141">
+        <v>364</v>
+      </c>
+      <c r="D141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" t="s">
+        <v>32</v>
+      </c>
+      <c r="B142" t="s">
+        <v>66</v>
+      </c>
+      <c r="C142">
+        <v>21</v>
+      </c>
+      <c r="D142">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" t="s">
+        <v>32</v>
+      </c>
+      <c r="B143" t="s">
+        <v>67</v>
+      </c>
+      <c r="C143">
+        <v>874</v>
+      </c>
+      <c r="D143">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" t="s">
+        <v>32</v>
+      </c>
+      <c r="B144" t="s">
+        <v>69</v>
+      </c>
+      <c r="C144">
+        <v>228</v>
+      </c>
+      <c r="D144">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" t="s">
+        <v>32</v>
+      </c>
+      <c r="B145" t="s">
+        <v>70</v>
+      </c>
+      <c r="C145">
+        <v>902</v>
+      </c>
+      <c r="D145">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" t="s">
+        <v>68</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B147" t="s">
+        <v>66</v>
+      </c>
+      <c r="C147">
+        <v>266</v>
+      </c>
+      <c r="D147">
         <v>13</v>
       </c>
-      <c r="D7">
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" t="s">
+        <v>67</v>
+      </c>
+      <c r="C148">
+        <v>666</v>
+      </c>
+      <c r="D148">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" t="s">
+        <v>33</v>
+      </c>
+      <c r="B149" t="s">
+        <v>69</v>
+      </c>
+      <c r="C149">
+        <v>0</v>
+      </c>
+      <c r="D149">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" t="s">
+        <v>33</v>
+      </c>
+      <c r="B150" t="s">
+        <v>70</v>
+      </c>
+      <c r="C150">
+        <v>40</v>
+      </c>
+      <c r="D150">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" t="s">
+        <v>34</v>
+      </c>
+      <c r="B151" t="s">
+        <v>68</v>
+      </c>
+      <c r="C151">
+        <v>461</v>
+      </c>
+      <c r="D151">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" t="s">
+        <v>34</v>
+      </c>
+      <c r="B152" t="s">
+        <v>66</v>
+      </c>
+      <c r="C152">
+        <v>28</v>
+      </c>
+      <c r="D152">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" t="s">
+        <v>34</v>
+      </c>
+      <c r="B153" t="s">
+        <v>67</v>
+      </c>
+      <c r="C153">
+        <v>1335</v>
+      </c>
+      <c r="D153">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" t="s">
+        <v>34</v>
+      </c>
+      <c r="B154" t="s">
+        <v>69</v>
+      </c>
+      <c r="C154">
+        <v>237</v>
+      </c>
+      <c r="D154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" t="s">
+        <v>34</v>
+      </c>
+      <c r="B155" t="s">
+        <v>70</v>
+      </c>
+      <c r="C155">
+        <v>49</v>
+      </c>
+      <c r="D155">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" t="s">
+        <v>35</v>
+      </c>
+      <c r="B156" t="s">
+        <v>68</v>
+      </c>
+      <c r="C156">
+        <v>117</v>
+      </c>
+      <c r="D156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" t="s">
+        <v>35</v>
+      </c>
+      <c r="B157" t="s">
+        <v>66</v>
+      </c>
+      <c r="C157">
+        <v>181</v>
+      </c>
+      <c r="D157">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" t="s">
+        <v>35</v>
+      </c>
+      <c r="B158" t="s">
+        <v>67</v>
+      </c>
+      <c r="C158">
+        <v>903</v>
+      </c>
+      <c r="D158">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" t="s">
+        <v>35</v>
+      </c>
+      <c r="B159" t="s">
+        <v>70</v>
+      </c>
+      <c r="C159">
+        <v>711</v>
+      </c>
+      <c r="D159">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" t="s">
+        <v>36</v>
+      </c>
+      <c r="B160" t="s">
+        <v>66</v>
+      </c>
+      <c r="C160">
+        <v>14</v>
+      </c>
+      <c r="D160">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" t="s">
+        <v>36</v>
+      </c>
+      <c r="B161" t="s">
+        <v>67</v>
+      </c>
+      <c r="C161">
+        <v>1286</v>
+      </c>
+      <c r="D161">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" t="s">
+        <v>36</v>
+      </c>
+      <c r="B162" t="s">
+        <v>70</v>
+      </c>
+      <c r="C162">
+        <v>302</v>
+      </c>
+      <c r="D162">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" t="s">
+        <v>37</v>
+      </c>
+      <c r="B163" t="s">
+        <v>68</v>
+      </c>
+      <c r="C163">
+        <v>370</v>
+      </c>
+      <c r="D163">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" t="s">
+        <v>37</v>
+      </c>
+      <c r="B164" t="s">
+        <v>66</v>
+      </c>
+      <c r="C164">
+        <v>310</v>
+      </c>
+      <c r="D164">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" t="s">
+        <v>37</v>
+      </c>
+      <c r="B165" t="s">
+        <v>67</v>
+      </c>
+      <c r="C165">
+        <v>1021</v>
+      </c>
+      <c r="D165">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" t="s">
+        <v>37</v>
+      </c>
+      <c r="B166" t="s">
+        <v>69</v>
+      </c>
+      <c r="C166">
+        <v>0</v>
+      </c>
+      <c r="D166">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" t="s">
+        <v>37</v>
+      </c>
+      <c r="B167" t="s">
+        <v>70</v>
+      </c>
+      <c r="C167">
+        <v>32</v>
+      </c>
+      <c r="D167">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" t="s">
+        <v>38</v>
+      </c>
+      <c r="B168" t="s">
+        <v>68</v>
+      </c>
+      <c r="C168">
+        <v>171</v>
+      </c>
+      <c r="D168">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" t="s">
+        <v>38</v>
+      </c>
+      <c r="B169" t="s">
+        <v>66</v>
+      </c>
+      <c r="C169">
+        <v>35</v>
+      </c>
+      <c r="D169">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" t="s">
+        <v>38</v>
+      </c>
+      <c r="B170" t="s">
+        <v>67</v>
+      </c>
+      <c r="C170">
+        <v>1399</v>
+      </c>
+      <c r="D170">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" t="s">
+        <v>38</v>
+      </c>
+      <c r="B171" t="s">
+        <v>69</v>
+      </c>
+      <c r="C171">
+        <v>292</v>
+      </c>
+      <c r="D171">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" t="s">
+        <v>38</v>
+      </c>
+      <c r="B172" t="s">
+        <v>70</v>
+      </c>
+      <c r="C172">
+        <v>733</v>
+      </c>
+      <c r="D172">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" t="s">
+        <v>39</v>
+      </c>
+      <c r="B173" t="s">
+        <v>66</v>
+      </c>
+      <c r="C173">
+        <v>33</v>
+      </c>
+      <c r="D173">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>39</v>
+      </c>
+      <c r="B174" t="s">
+        <v>67</v>
+      </c>
+      <c r="C174">
+        <v>996</v>
+      </c>
+      <c r="D174">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>39</v>
+      </c>
+      <c r="B175" t="s">
+        <v>69</v>
+      </c>
+      <c r="C175">
+        <v>0</v>
+      </c>
+      <c r="D175">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
+        <v>39</v>
+      </c>
+      <c r="B176" t="s">
+        <v>70</v>
+      </c>
+      <c r="C176">
+        <v>206</v>
+      </c>
+      <c r="D176">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" t="s">
+        <v>40</v>
+      </c>
+      <c r="B177" t="s">
+        <v>68</v>
+      </c>
+      <c r="C177">
+        <v>516</v>
+      </c>
+      <c r="D177">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
+        <v>40</v>
+      </c>
+      <c r="B178" t="s">
+        <v>66</v>
+      </c>
+      <c r="C178">
+        <v>267</v>
+      </c>
+      <c r="D178">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" t="s">
+        <v>40</v>
+      </c>
+      <c r="B179" t="s">
+        <v>67</v>
+      </c>
+      <c r="C179">
+        <v>990</v>
+      </c>
+      <c r="D179">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" t="s">
+        <v>40</v>
+      </c>
+      <c r="B180" t="s">
+        <v>69</v>
+      </c>
+      <c r="C180">
+        <v>202</v>
+      </c>
+      <c r="D180">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" t="s">
+        <v>40</v>
+      </c>
+      <c r="B181" t="s">
+        <v>70</v>
+      </c>
+      <c r="C181">
+        <v>233</v>
+      </c>
+      <c r="D181">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" t="s">
+        <v>41</v>
+      </c>
+      <c r="B182" t="s">
+        <v>68</v>
+      </c>
+      <c r="C182">
+        <v>138</v>
+      </c>
+      <c r="D182">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" t="s">
+        <v>41</v>
+      </c>
+      <c r="B183" t="s">
+        <v>66</v>
+      </c>
+      <c r="C183">
+        <v>22</v>
+      </c>
+      <c r="D183">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" t="s">
+        <v>41</v>
+      </c>
+      <c r="B184" t="s">
+        <v>67</v>
+      </c>
+      <c r="C184">
+        <v>741</v>
+      </c>
+      <c r="D184">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" t="s">
+        <v>41</v>
+      </c>
+      <c r="B185" t="s">
+        <v>69</v>
+      </c>
+      <c r="C185">
+        <v>0</v>
+      </c>
+      <c r="D185">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" t="s">
+        <v>41</v>
+      </c>
+      <c r="B186" t="s">
+        <v>70</v>
+      </c>
+      <c r="C186">
+        <v>332</v>
+      </c>
+      <c r="D186">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" t="s">
+        <v>42</v>
+      </c>
+      <c r="B187" t="s">
+        <v>68</v>
+      </c>
+      <c r="C187">
+        <v>84</v>
+      </c>
+      <c r="D187">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" t="s">
+        <v>42</v>
+      </c>
+      <c r="B188" t="s">
+        <v>66</v>
+      </c>
+      <c r="C188">
+        <v>258</v>
+      </c>
+      <c r="D188">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" t="s">
+        <v>42</v>
+      </c>
+      <c r="B189" t="s">
+        <v>67</v>
+      </c>
+      <c r="C189">
+        <v>1180</v>
+      </c>
+      <c r="D189">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" t="s">
+        <v>42</v>
+      </c>
+      <c r="B190" t="s">
+        <v>69</v>
+      </c>
+      <c r="C190">
+        <v>255</v>
+      </c>
+      <c r="D190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" t="s">
+        <v>42</v>
+      </c>
+      <c r="B191" t="s">
+        <v>70</v>
+      </c>
+      <c r="C191">
+        <v>519</v>
+      </c>
+      <c r="D191">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" t="s">
+        <v>43</v>
+      </c>
+      <c r="B192" t="s">
+        <v>68</v>
+      </c>
+      <c r="C192">
+        <v>315</v>
+      </c>
+      <c r="D192">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" t="s">
+        <v>43</v>
+      </c>
+      <c r="B193" t="s">
+        <v>66</v>
+      </c>
+      <c r="C193">
+        <v>20</v>
+      </c>
+      <c r="D193">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" t="s">
+        <v>43</v>
+      </c>
+      <c r="B194" t="s">
+        <v>67</v>
+      </c>
+      <c r="C194">
+        <v>733</v>
+      </c>
+      <c r="D194">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" t="s">
+        <v>43</v>
+      </c>
+      <c r="B195" t="s">
+        <v>69</v>
+      </c>
+      <c r="C195">
+        <v>0</v>
+      </c>
+      <c r="D195">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" t="s">
+        <v>43</v>
+      </c>
+      <c r="B196" t="s">
+        <v>70</v>
+      </c>
+      <c r="C196">
+        <v>338</v>
+      </c>
+      <c r="D196">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" t="s">
+        <v>44</v>
+      </c>
+      <c r="B197" t="s">
+        <v>68</v>
+      </c>
+      <c r="C197">
+        <v>0</v>
+      </c>
+      <c r="D197">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" t="s">
+        <v>44</v>
+      </c>
+      <c r="B198" t="s">
+        <v>66</v>
+      </c>
+      <c r="C198">
+        <v>42</v>
+      </c>
+      <c r="D198">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" t="s">
+        <v>44</v>
+      </c>
+      <c r="B199" t="s">
+        <v>67</v>
+      </c>
+      <c r="C199">
+        <v>1590</v>
+      </c>
+      <c r="D199">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" t="s">
+        <v>44</v>
+      </c>
+      <c r="B200" t="s">
+        <v>69</v>
+      </c>
+      <c r="C200">
+        <v>0</v>
+      </c>
+      <c r="D200">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" t="s">
+        <v>44</v>
+      </c>
+      <c r="B201" t="s">
+        <v>70</v>
+      </c>
+      <c r="C201">
+        <v>278</v>
+      </c>
+      <c r="D201">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" t="s">
+        <v>45</v>
+      </c>
+      <c r="B202" t="s">
+        <v>68</v>
+      </c>
+      <c r="C202">
+        <v>411</v>
+      </c>
+      <c r="D202">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" t="s">
+        <v>45</v>
+      </c>
+      <c r="B203" t="s">
+        <v>66</v>
+      </c>
+      <c r="C203">
+        <v>15</v>
+      </c>
+      <c r="D203">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" t="s">
+        <v>45</v>
+      </c>
+      <c r="B204" t="s">
+        <v>67</v>
+      </c>
+      <c r="C204">
+        <v>1088</v>
+      </c>
+      <c r="D204">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" t="s">
+        <v>45</v>
+      </c>
+      <c r="B205" t="s">
+        <v>70</v>
+      </c>
+      <c r="C205">
+        <v>347</v>
+      </c>
+      <c r="D205">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>46</v>
+      </c>
+      <c r="B206" t="s">
+        <v>68</v>
+      </c>
+      <c r="C206">
+        <v>265</v>
+      </c>
+      <c r="D206">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>46</v>
+      </c>
+      <c r="B207" t="s">
+        <v>66</v>
+      </c>
+      <c r="C207">
+        <v>470</v>
+      </c>
+      <c r="D207">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" t="s">
+        <v>46</v>
+      </c>
+      <c r="B208" t="s">
+        <v>67</v>
+      </c>
+      <c r="C208">
+        <v>1364</v>
+      </c>
+      <c r="D208">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" t="s">
+        <v>46</v>
+      </c>
+      <c r="B209" t="s">
+        <v>70</v>
+      </c>
+      <c r="C209">
+        <v>261</v>
+      </c>
+      <c r="D209">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" t="s">
+        <v>47</v>
+      </c>
+      <c r="B210" t="s">
+        <v>68</v>
+      </c>
+      <c r="C210">
+        <v>319</v>
+      </c>
+      <c r="D210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" t="s">
+        <v>47</v>
+      </c>
+      <c r="B211" t="s">
+        <v>66</v>
+      </c>
+      <c r="C211">
+        <v>13</v>
+      </c>
+      <c r="D211">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" t="s">
+        <v>47</v>
+      </c>
+      <c r="B212" t="s">
+        <v>67</v>
+      </c>
+      <c r="C212">
+        <v>806</v>
+      </c>
+      <c r="D212">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" t="s">
+        <v>47</v>
+      </c>
+      <c r="B213" t="s">
+        <v>69</v>
+      </c>
+      <c r="C213">
+        <v>196</v>
+      </c>
+      <c r="D213">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" t="s">
+        <v>47</v>
+      </c>
+      <c r="B214" t="s">
+        <v>70</v>
+      </c>
+      <c r="C214">
+        <v>287</v>
+      </c>
+      <c r="D214">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" t="s">
+        <v>48</v>
+      </c>
+      <c r="B215" t="s">
+        <v>68</v>
+      </c>
+      <c r="C215">
+        <v>414</v>
+      </c>
+      <c r="D215">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" t="s">
+        <v>48</v>
+      </c>
+      <c r="B216" t="s">
+        <v>66</v>
+      </c>
+      <c r="C216">
+        <v>35</v>
+      </c>
+      <c r="D216">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" t="s">
+        <v>48</v>
+      </c>
+      <c r="B217" t="s">
+        <v>67</v>
+      </c>
+      <c r="C217">
+        <v>967</v>
+      </c>
+      <c r="D217">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" t="s">
+        <v>48</v>
+      </c>
+      <c r="B218" t="s">
+        <v>69</v>
+      </c>
+      <c r="C218">
+        <v>0</v>
+      </c>
+      <c r="D218">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" t="s">
+        <v>48</v>
+      </c>
+      <c r="B219" t="s">
+        <v>70</v>
+      </c>
+      <c r="C219">
+        <v>538</v>
+      </c>
+      <c r="D219">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" t="s">
+        <v>49</v>
+      </c>
+      <c r="B220" t="s">
+        <v>68</v>
+      </c>
+      <c r="C220">
+        <v>173</v>
+      </c>
+      <c r="D220">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" t="s">
+        <v>49</v>
+      </c>
+      <c r="B221" t="s">
+        <v>66</v>
+      </c>
+      <c r="C221">
+        <v>13</v>
+      </c>
+      <c r="D221">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" t="s">
+        <v>49</v>
+      </c>
+      <c r="B222" t="s">
+        <v>67</v>
+      </c>
+      <c r="C222">
+        <v>1497</v>
+      </c>
+      <c r="D222">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" t="s">
+        <v>49</v>
+      </c>
+      <c r="B223" t="s">
+        <v>69</v>
+      </c>
+      <c r="C223">
+        <v>217</v>
+      </c>
+      <c r="D223">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" t="s">
+        <v>49</v>
+      </c>
+      <c r="B224" t="s">
+        <v>70</v>
+      </c>
+      <c r="C224">
+        <v>410</v>
+      </c>
+      <c r="D224">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" t="s">
+        <v>50</v>
+      </c>
+      <c r="B225" t="s">
+        <v>68</v>
+      </c>
+      <c r="C225">
+        <v>113</v>
+      </c>
+      <c r="D225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" t="s">
+        <v>50</v>
+      </c>
+      <c r="B226" t="s">
+        <v>66</v>
+      </c>
+      <c r="C226">
+        <v>18</v>
+      </c>
+      <c r="D226">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" t="s">
+        <v>50</v>
+      </c>
+      <c r="B227" t="s">
+        <v>67</v>
+      </c>
+      <c r="C227">
+        <v>639</v>
+      </c>
+      <c r="D227">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" t="s">
+        <v>50</v>
+      </c>
+      <c r="B228" t="s">
+        <v>69</v>
+      </c>
+      <c r="C228">
+        <v>226</v>
+      </c>
+      <c r="D228">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" t="s">
+        <v>50</v>
+      </c>
+      <c r="B229" t="s">
+        <v>70</v>
+      </c>
+      <c r="C229">
+        <v>579</v>
+      </c>
+      <c r="D229">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" t="s">
+        <v>51</v>
+      </c>
+      <c r="B230" t="s">
+        <v>68</v>
+      </c>
+      <c r="C230">
+        <v>104</v>
+      </c>
+      <c r="D230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" t="s">
+        <v>51</v>
+      </c>
+      <c r="B231" t="s">
+        <v>66</v>
+      </c>
+      <c r="C231">
+        <v>394</v>
+      </c>
+      <c r="D231">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" t="s">
+        <v>51</v>
+      </c>
+      <c r="B232" t="s">
+        <v>67</v>
+      </c>
+      <c r="C232">
+        <v>1283</v>
+      </c>
+      <c r="D232">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" t="s">
+        <v>51</v>
+      </c>
+      <c r="B233" t="s">
+        <v>69</v>
+      </c>
+      <c r="C233">
+        <v>215</v>
+      </c>
+      <c r="D233">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" t="s">
+        <v>51</v>
+      </c>
+      <c r="B234" t="s">
+        <v>70</v>
+      </c>
+      <c r="C234">
+        <v>472</v>
+      </c>
+      <c r="D234">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" t="s">
+        <v>52</v>
+      </c>
+      <c r="B235" t="s">
+        <v>68</v>
+      </c>
+      <c r="C235">
+        <v>288</v>
+      </c>
+      <c r="D235">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" t="s">
+        <v>52</v>
+      </c>
+      <c r="B236" t="s">
+        <v>66</v>
+      </c>
+      <c r="C236">
+        <v>25</v>
+      </c>
+      <c r="D236">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" t="s">
+        <v>52</v>
+      </c>
+      <c r="B237" t="s">
+        <v>67</v>
+      </c>
+      <c r="C237">
+        <v>453</v>
+      </c>
+      <c r="D237">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" t="s">
+        <v>52</v>
+      </c>
+      <c r="B238" t="s">
+        <v>69</v>
+      </c>
+      <c r="C238">
+        <v>216</v>
+      </c>
+      <c r="D238">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" t="s">
+        <v>52</v>
+      </c>
+      <c r="B239" t="s">
+        <v>70</v>
+      </c>
+      <c r="C239">
+        <v>268</v>
+      </c>
+      <c r="D239">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" t="s">
+        <v>53</v>
+      </c>
+      <c r="B240" t="s">
+        <v>68</v>
+      </c>
+      <c r="C240">
+        <v>318</v>
+      </c>
+      <c r="D240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" t="s">
+        <v>53</v>
+      </c>
+      <c r="B241" t="s">
+        <v>66</v>
+      </c>
+      <c r="C241">
+        <v>200</v>
+      </c>
+      <c r="D241">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" t="s">
+        <v>53</v>
+      </c>
+      <c r="B242" t="s">
+        <v>67</v>
+      </c>
+      <c r="C242">
+        <v>470</v>
+      </c>
+      <c r="D242">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" t="s">
+        <v>53</v>
+      </c>
+      <c r="B243" t="s">
+        <v>70</v>
+      </c>
+      <c r="C243">
+        <v>23</v>
+      </c>
+      <c r="D243">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" t="s">
+        <v>54</v>
+      </c>
+      <c r="B244" t="s">
+        <v>68</v>
+      </c>
+      <c r="C244">
+        <v>387</v>
+      </c>
+      <c r="D244">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" t="s">
+        <v>54</v>
+      </c>
+      <c r="B245" t="s">
+        <v>66</v>
+      </c>
+      <c r="C245">
+        <v>242</v>
+      </c>
+      <c r="D245">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" t="s">
+        <v>54</v>
+      </c>
+      <c r="B246" t="s">
+        <v>67</v>
+      </c>
+      <c r="C246">
+        <v>1453</v>
+      </c>
+      <c r="D246">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" t="s">
+        <v>54</v>
+      </c>
+      <c r="B247" t="s">
+        <v>69</v>
+      </c>
+      <c r="C247">
+        <v>0</v>
+      </c>
+      <c r="D247">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" t="s">
+        <v>54</v>
+      </c>
+      <c r="B248" t="s">
+        <v>70</v>
+      </c>
+      <c r="C248">
+        <v>457</v>
+      </c>
+      <c r="D248">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" t="s">
+        <v>55</v>
+      </c>
+      <c r="B249" t="s">
+        <v>68</v>
+      </c>
+      <c r="C249">
+        <v>292</v>
+      </c>
+      <c r="D249">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" t="s">
+        <v>55</v>
+      </c>
+      <c r="B250" t="s">
+        <v>66</v>
+      </c>
+      <c r="C250">
+        <v>22</v>
+      </c>
+      <c r="D250">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" t="s">
+        <v>55</v>
+      </c>
+      <c r="B251" t="s">
+        <v>67</v>
+      </c>
+      <c r="C251">
+        <v>1550</v>
+      </c>
+      <c r="D251">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" t="s">
+        <v>55</v>
+      </c>
+      <c r="B252" t="s">
+        <v>69</v>
+      </c>
+      <c r="C252">
         <v>492</v>
+      </c>
+      <c r="D252">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" t="s">
+        <v>55</v>
+      </c>
+      <c r="B253" t="s">
+        <v>70</v>
+      </c>
+      <c r="C253">
+        <v>491</v>
+      </c>
+      <c r="D253">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" t="s">
+        <v>56</v>
+      </c>
+      <c r="B254" t="s">
+        <v>68</v>
+      </c>
+      <c r="C254">
+        <v>196</v>
+      </c>
+      <c r="D254">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" t="s">
+        <v>56</v>
+      </c>
+      <c r="B255" t="s">
+        <v>66</v>
+      </c>
+      <c r="C255">
+        <v>219</v>
+      </c>
+      <c r="D255">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" t="s">
+        <v>56</v>
+      </c>
+      <c r="B256" t="s">
+        <v>67</v>
+      </c>
+      <c r="C256">
+        <v>540</v>
+      </c>
+      <c r="D256">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" t="s">
+        <v>56</v>
+      </c>
+      <c r="B257" t="s">
+        <v>69</v>
+      </c>
+      <c r="C257">
+        <v>1</v>
+      </c>
+      <c r="D257">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>56</v>
+      </c>
+      <c r="B258" t="s">
+        <v>70</v>
+      </c>
+      <c r="C258">
+        <v>623</v>
+      </c>
+      <c r="D258">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" t="s">
+        <v>57</v>
+      </c>
+      <c r="B259" t="s">
+        <v>68</v>
+      </c>
+      <c r="C259">
+        <v>0</v>
+      </c>
+      <c r="D259">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" t="s">
+        <v>57</v>
+      </c>
+      <c r="B260" t="s">
+        <v>66</v>
+      </c>
+      <c r="C260">
+        <v>28</v>
+      </c>
+      <c r="D260">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" t="s">
+        <v>57</v>
+      </c>
+      <c r="B261" t="s">
+        <v>67</v>
+      </c>
+      <c r="C261">
+        <v>648</v>
+      </c>
+      <c r="D261">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" t="s">
+        <v>57</v>
+      </c>
+      <c r="B262" t="s">
+        <v>69</v>
+      </c>
+      <c r="C262">
+        <v>286</v>
+      </c>
+      <c r="D262">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" t="s">
+        <v>57</v>
+      </c>
+      <c r="B263" t="s">
+        <v>70</v>
+      </c>
+      <c r="C263">
+        <v>19</v>
+      </c>
+      <c r="D263">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" t="s">
+        <v>58</v>
+      </c>
+      <c r="B264" t="s">
+        <v>68</v>
+      </c>
+      <c r="C264">
+        <v>216</v>
+      </c>
+      <c r="D264">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" t="s">
+        <v>58</v>
+      </c>
+      <c r="B265" t="s">
+        <v>66</v>
+      </c>
+      <c r="C265">
+        <v>234</v>
+      </c>
+      <c r="D265">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" t="s">
+        <v>58</v>
+      </c>
+      <c r="B266" t="s">
+        <v>67</v>
+      </c>
+      <c r="C266">
+        <v>920</v>
+      </c>
+      <c r="D266">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" t="s">
+        <v>58</v>
+      </c>
+      <c r="B267" t="s">
+        <v>69</v>
+      </c>
+      <c r="C267">
+        <v>457</v>
+      </c>
+      <c r="D267">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" t="s">
+        <v>58</v>
+      </c>
+      <c r="B268" t="s">
+        <v>70</v>
+      </c>
+      <c r="C268">
+        <v>22</v>
+      </c>
+      <c r="D268">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" t="s">
+        <v>59</v>
+      </c>
+      <c r="B269" t="s">
+        <v>68</v>
+      </c>
+      <c r="C269">
+        <v>297</v>
+      </c>
+      <c r="D269">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" t="s">
+        <v>59</v>
+      </c>
+      <c r="B270" t="s">
+        <v>66</v>
+      </c>
+      <c r="C270">
+        <v>229</v>
+      </c>
+      <c r="D270">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" t="s">
+        <v>59</v>
+      </c>
+      <c r="B271" t="s">
+        <v>67</v>
+      </c>
+      <c r="C271">
+        <v>734</v>
+      </c>
+      <c r="D271">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" t="s">
+        <v>59</v>
+      </c>
+      <c r="B272" t="s">
+        <v>69</v>
+      </c>
+      <c r="C272">
+        <v>0</v>
+      </c>
+      <c r="D272">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" t="s">
+        <v>59</v>
+      </c>
+      <c r="B273" t="s">
+        <v>70</v>
+      </c>
+      <c r="C273">
+        <v>606</v>
+      </c>
+      <c r="D273">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" t="s">
+        <v>60</v>
+      </c>
+      <c r="B274" t="s">
+        <v>68</v>
+      </c>
+      <c r="C274">
+        <v>352</v>
+      </c>
+      <c r="D274">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" t="s">
+        <v>60</v>
+      </c>
+      <c r="B275" t="s">
+        <v>66</v>
+      </c>
+      <c r="C275">
+        <v>187</v>
+      </c>
+      <c r="D275">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" t="s">
+        <v>60</v>
+      </c>
+      <c r="B276" t="s">
+        <v>67</v>
+      </c>
+      <c r="C276">
+        <v>726</v>
+      </c>
+      <c r="D276">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" t="s">
+        <v>60</v>
+      </c>
+      <c r="B277" t="s">
+        <v>69</v>
+      </c>
+      <c r="C277">
+        <v>1</v>
+      </c>
+      <c r="D277">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" t="s">
+        <v>60</v>
+      </c>
+      <c r="B278" t="s">
+        <v>70</v>
+      </c>
+      <c r="C278">
+        <v>255</v>
+      </c>
+      <c r="D278">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" t="s">
+        <v>61</v>
+      </c>
+      <c r="B279" t="s">
+        <v>68</v>
+      </c>
+      <c r="C279">
+        <v>283</v>
+      </c>
+      <c r="D279">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" t="s">
+        <v>61</v>
+      </c>
+      <c r="B280" t="s">
+        <v>66</v>
+      </c>
+      <c r="C280">
+        <v>201</v>
+      </c>
+      <c r="D280">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" t="s">
+        <v>61</v>
+      </c>
+      <c r="B281" t="s">
+        <v>67</v>
+      </c>
+      <c r="C281">
+        <v>1197</v>
+      </c>
+      <c r="D281">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" t="s">
+        <v>61</v>
+      </c>
+      <c r="B282" t="s">
+        <v>69</v>
+      </c>
+      <c r="C282">
+        <v>545</v>
+      </c>
+      <c r="D282">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" t="s">
+        <v>61</v>
+      </c>
+      <c r="B283" t="s">
+        <v>70</v>
+      </c>
+      <c r="C283">
+        <v>560</v>
+      </c>
+      <c r="D283">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" t="s">
+        <v>62</v>
+      </c>
+      <c r="B284" t="s">
+        <v>68</v>
+      </c>
+      <c r="C284">
+        <v>0</v>
+      </c>
+      <c r="D284">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" t="s">
+        <v>62</v>
+      </c>
+      <c r="B285" t="s">
+        <v>66</v>
+      </c>
+      <c r="C285">
+        <v>91</v>
+      </c>
+      <c r="D285">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" t="s">
+        <v>62</v>
+      </c>
+      <c r="B286" t="s">
+        <v>67</v>
+      </c>
+      <c r="C286">
+        <v>829</v>
+      </c>
+      <c r="D286">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" t="s">
+        <v>62</v>
+      </c>
+      <c r="B287" t="s">
+        <v>69</v>
+      </c>
+      <c r="C287">
+        <v>0</v>
+      </c>
+      <c r="D287">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" t="s">
+        <v>62</v>
+      </c>
+      <c r="B288" t="s">
+        <v>70</v>
+      </c>
+      <c r="C288">
+        <v>211</v>
+      </c>
+      <c r="D288">
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>По дням</vt:lpstr>